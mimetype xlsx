--- v0 (2026-06-13)
+++ v1 (2026-09-12)
@@ -332,51 +332,51 @@
   <si>
     <t>Vereador - João Francisco do Nascimento "Bugrão"</t>
   </si>
   <si>
     <t>(44)4009-1755</t>
   </si>
   <si>
     <t>(44)4009-1756</t>
   </si>
   <si>
     <t>1755 / 1756</t>
   </si>
   <si>
     <t xml:space="preserve"> Amanda/Edevilson</t>
   </si>
   <si>
     <t>ver.bugrao@cms.pr.gov.br</t>
   </si>
   <si>
     <t xml:space="preserve"> Vereador Belmiro da Silva Farias</t>
   </si>
   <si>
     <t>(44)4009-1789</t>
   </si>
   <si>
-    <t>Adriano /Eduardo</t>
+    <t>Adriano /Maycon</t>
   </si>
   <si>
     <t>ver.belmirobarbeiro@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Presidente - Dionizio Aparecido Viaro " Dionizio da Diocar"</t>
   </si>
   <si>
     <t>(44)4009-1764</t>
   </si>
   <si>
     <t>(44)4009-1766</t>
   </si>
   <si>
     <t>1764 / 1766</t>
   </si>
   <si>
     <t>Alessandro /Haila/Matilde/José Emiliano</t>
   </si>
   <si>
     <t>presidencia@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Vereador - Aparecido Biancho "Bianco"</t>
   </si>